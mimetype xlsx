--- v1 (2026-03-22)
+++ v2 (2026-06-21)
@@ -66,66 +66,66 @@
   <si>
     <t>90</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SAUL BRAGA DE REZENDE</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2019/16/indicacao_090-2019_saul_academia_publica.doc</t>
   </si>
   <si>
     <t>Pede providências pra que seja feito a instalação de uma academia pública na saída da cidade sentido a Bonfinópolis de Minas. A academia será entregue ao município através de emenda do Deputado Cristiano Silveira.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>Antônio Vila Nova</t>
+    <t>ANTÔNIO VILA NOVA</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2019/15/indicacao_091-2019_antonio_cascalho.doc</t>
   </si>
   <si>
     <t>Pede providências para que seja colocado uma caçamba de cascalho na rua Joaquim Caixito em frente à casa do senhor Jatobar e dona Vanilde.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>Zezé Montijo</t>
+    <t>ZEZE MONTIJO</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2019/14/indicacao_092-2019_jose_montijo_patrolamento_riac_nQucfUI.doc</t>
   </si>
   <si>
     <t>Pede providências para que seja feito o patrolamento da estrada da cidade de Riachinho ao distrito de Caio Martins.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_093-2019_jose_montijo_poco_artesiano_cabo_verde.doc</t>
   </si>
   <si>
     <t>Pede providências para que seja instalado um poço artesiano na comunidade de Cabo Verde.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>94</t>
   </si>