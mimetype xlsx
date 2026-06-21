--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -144,51 +144,51 @@
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_63-2021_barbara_cascalhamento_e_ponte_molhada_constantino.doc</t>
   </si>
   <si>
     <t>Solicita providências para que seja feito o cascalhamento e ponte molhada na estrada que dá acesso a Fazenda Bela Vista perto do proprietário Levi Gonçalves dos Santos, no Constantino</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_64-2021_barbara_montagem_mataburro_constantino.doc</t>
   </si>
   <si>
     <t>Solicita providências para a montagem de um mata-burro, que já está na área que dá divisa com Geraldo Batista Rezende (Geraldinho)  no Constantino, na região do Banco da Terra.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>ANDERSON D'BOYS</t>
+    <t>ANDERSON DBOYS</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_65-2021_wanderson_meio_fio.doc</t>
   </si>
   <si>
     <t>Pede providências para a instalação de meio-fio nas ruas asfaltadas, que ainda não o possuem.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_66-2021_wanderson_parque_infantil_av._jk.doc</t>
   </si>
   <si>
     <t>Pede providências para a construção de um parque infantil no canteiro central da Avenida JK.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>67</t>
   </si>
@@ -237,51 +237,51 @@
   <si>
     <t>71</t>
   </si>
   <si>
     <t>ZEZINHO DO BURITIZEIRO</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_71-2021_jose_jacintoarrumar_estrada_buritizeiro_a_caio_martins.doc</t>
   </si>
   <si>
     <t>Pede providências para que seja feito o patrolamento da estrada de Buritizeiro a Caio Martins.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_72-2021_jose_jacinto_agua_buritizeiro.doc</t>
   </si>
   <si>
     <t>Pede providências para que seja feito o melhoramento do sistema de abastecimento de  água do distrito de Buritizeiro</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>Antônio Vila Nova, MARQUIM GONTIJO</t>
+    <t>ANTÔNIO VILA NOVA, MARQUIM GONTIJO</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_73-2021_antonio_e_marcos_arrumar_estrada_tatu.doc</t>
   </si>
   <si>
     <t>Pedem providências para arrumar a estrada do Tatu, sentido a propriedade do Senhor Milton.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>LUSMAR RODRIGUES</t>
   </si>
   <si>
     <t>http://sapl.riachinho.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_74-2021_lusmar_aterra_buracos_ge_e_marques.doc</t>
   </si>
   <si>
     <t>Pede providências para que seja feito o aterramento dos buracos na estrada que sai da rodovia MG-638, passando em frente da fazenda do Gê, até o ponto final da linha de ônibus escolar (fazenda do senhor Valdomiro), bem como alguns pontos na comunidade do Marques.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLO</t>
   </si>